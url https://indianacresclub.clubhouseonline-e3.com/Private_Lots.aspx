--- v3 (2026-08-20)
+++ v4 (2026-10-04)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3856B50F" w14:textId="71A17D49" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15728640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AC280FD" wp14:editId="62DB1D02">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>457200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="492658" cy="716279"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Image 1" descr="A red and blue text  Description automatically generated"/>
@@ -93,70 +93,70 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>FOR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SALE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> LIST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716CCF1F" w14:textId="54103776" w:rsidR="00804A4E" w:rsidRPr="0006754A" w:rsidRDefault="00D56B25">
+    <w:p w14:paraId="716CCF1F" w14:textId="0FF5ADF8" w:rsidR="00804A4E" w:rsidRPr="0006754A" w:rsidRDefault="00C06035">
       <w:pPr>
         <w:spacing w:before="35"/>
         <w:ind w:left="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>AUGUST</w:t>
+        <w:t>OCTOBER</w:t>
       </w:r>
       <w:r w:rsidR="00BB1ACC" w:rsidRPr="0006754A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB1ACC" w:rsidRPr="0006754A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00D11E90">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
@@ -563,50 +563,237 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79182A2F" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>DESCRIPTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00A94194" w14:paraId="2C2C78F3" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4F5F5E" w14:textId="5C4C9653" w:rsidR="00A94194" w:rsidRPr="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94194">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94194">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 240</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94194">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>241</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="060A7F81" w14:textId="7A8B84EA" w:rsidR="00A94194" w:rsidRPr="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94194">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$40,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BCA2FFC" w14:textId="4311599F" w:rsidR="00A94194" w:rsidRPr="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94194">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Becker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="769FB242" w14:textId="67C88015" w:rsidR="00A94194" w:rsidRPr="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94194">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>44-789-0781</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48AA4A60" w14:textId="77777777" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94194">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Large lots shed carport outdoor kitchen plus much more. Can be sold </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A94194">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>separately</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A94194">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> both have trailers on them</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="662A01A4" w14:textId="77777777" w:rsidR="00527049" w:rsidRPr="00A94194" w:rsidRDefault="00527049">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67867467" w14:textId="1646FE18" w:rsidR="00A94194" w:rsidRPr="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00F1763E" w14:paraId="2CA5B760" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CAE334F" w14:textId="024B146D" w:rsidR="00F1763E" w:rsidRPr="00F1763E" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F1763E">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -686,50 +873,61 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CA6C1B9" w14:textId="77777777" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F1763E">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Make us an offer! Ready to walk in as everything is working for you to enjoy-Contact owner for pictures</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="1C28C1AD" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="20670E8B" w14:textId="0D0F00A0" w:rsidR="00F1763E" w:rsidRPr="00F1763E" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2DAD" w14:paraId="582064DD" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A7E4A22" w14:textId="41B047E5" w:rsidR="003A2DAD" w:rsidRPr="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -825,181 +1023,62 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AAEA166" w14:textId="77777777" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Comes with 2 BR camper, very nice sunroom and a covered deck. Completely covered w/ metal roof, 2026 Dues paid in full. Corner Lot </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="5713E6CD" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="4AAFDF90" w14:textId="728609D8" w:rsidR="0054454E" w:rsidRPr="003A2DAD" w:rsidRDefault="0054454E">
-            <w:pPr>
-[...128 lines deleted...]
-          <w:p w14:paraId="343BF731" w14:textId="47878A4C" w:rsidR="00F708D5" w:rsidRDefault="00F708D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C7DDD" w14:paraId="050C27B6" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D0FD681" w14:textId="01901651" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
@@ -1111,50 +1190,61 @@
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">talina Model #C=243RBSLE Body Travel Trailer 2018 Color Gray. The Lot has detachable Deck…Also Included in the lot is Extra Wood. Due to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>unforsen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> circumstances it will a great vacation Lot Across the street from the Lake…The lot need some tender loving care. The lot can also be sold without the RV Price Negotiable for Lot Only.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3E777341" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="25A6A4C7" w14:textId="64603DB5" w:rsidR="0054454E" w:rsidRPr="006C7DDD" w:rsidRDefault="0054454E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00804A4E" w14:paraId="2F5751B8" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F434B8D" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
@@ -1488,50 +1578,62 @@
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>flooring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>throughout.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="33AB3154" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="187" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="2C1B534C" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="187" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB479E" w14:paraId="08F68934" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EEAB4BC" w14:textId="7093825E" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
@@ -1895,428 +1997,50 @@
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">A large lot (111x50) featuring a Holiday Rambler Presidential fifth-wheel trailer, equipped with air conditioning, electric heating (the heating also runs on gas), and a washer/dryer. It includes a fire pit area for 12 people and a small shed.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E0109E8" w14:textId="65A6FC25" w:rsidR="00D56B25" w:rsidRDefault="00D56B25">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="3BEA7FFD" w14:textId="77777777" w:rsidTr="00F708D5">
-[...376 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="000B114D" w14:paraId="3C257036" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="1626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AAB16CA" w14:textId="3B2A6C33" w:rsidR="000B114D" w:rsidRDefault="000B114D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/337 &amp; 338</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2365,89 +2089,205 @@
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35514DB5" w14:textId="689F8592" w:rsidR="000B114D" w:rsidRDefault="000B114D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>540-287-2927</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="540BF6E0" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="000B114D" w:rsidP="00F708D5">
+          <w:p w14:paraId="0B1EEAE1" w14:textId="00AF049F" w:rsidR="00DE4093" w:rsidRDefault="000B114D" w:rsidP="00527049">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Riverfront campground property </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> a quiet setting, conveniently located near the bathhouse and sporting club. Ready for you to make it your own. Two waterfront side-by-side lots available-purchase together or separately for added flexibility. Perfect for relaxing, customizing, and enjoying campground living. Dues paid for 2026.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B1EEAE1" w14:textId="564A18F8" w:rsidR="00DE4093" w:rsidRDefault="00DE4093" w:rsidP="00F708D5">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A94194" w14:paraId="5F3C4F28" w14:textId="77777777" w:rsidTr="00EA52C7">
+        <w:trPr>
+          <w:trHeight w:val="717"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0A47B7" w14:textId="3CEB7286" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6DF571" w14:textId="7E8A2241" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$6,800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6DF892" w14:textId="47EDD0B4" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Woodward</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E5D115" w14:textId="5B708037" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>804-994-1495 or 804-994-4088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F2FB24" w14:textId="77777777" w:rsidR="00A94194" w:rsidRDefault="00A94194" w:rsidP="00F708D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nice Waterview and Shady Lot Near the Dam </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F92D684" w14:textId="214C1BF4" w:rsidR="00A94194" w:rsidRDefault="00A94194" w:rsidP="00EA52C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in a cul-de-sac</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007924B9" w14:paraId="71768FD1" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="726"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="688B9DA8" w14:textId="672A0C95" w:rsidR="007924B9" w:rsidRDefault="007924B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/395</w:t>
@@ -2505,236 +2345,346 @@
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03FB8C52" w14:textId="434AD0C1" w:rsidR="007924B9" w:rsidRDefault="007924B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>434-987-0960</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E232EA2" w14:textId="77777777" w:rsidR="00F708D5" w:rsidRDefault="007924B9" w:rsidP="00F708D5">
+          <w:p w14:paraId="0B8F3D4B" w14:textId="748DD847" w:rsidR="00DE4093" w:rsidRDefault="007924B9" w:rsidP="00F708D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 Citation 30ft Large </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>slideout</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1-Bedroom 2-Bunk Beds Large Shed w/roll up door Near Large Lake Near Sportsman Club, Low Traffic no thru Rd Covered porch</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B8F3D4B" w14:textId="77777777" w:rsidR="00DE4093" w:rsidRDefault="00DE4093" w:rsidP="00F708D5">
+          <w:p w14:paraId="6442CB1A" w14:textId="745B11C3" w:rsidR="00DE4093" w:rsidRDefault="00DE4093" w:rsidP="00F708D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6442CB1A" w14:textId="745B11C3" w:rsidR="00DE4093" w:rsidRDefault="00DE4093" w:rsidP="00F708D5">
-[...8 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D7C0D" w14:paraId="2055F7F3" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="002D7C0D" w14:paraId="2055F7F3" w14:textId="77777777" w:rsidTr="00527049">
         <w:trPr>
-          <w:trHeight w:val="621"/>
+          <w:trHeight w:val="87"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3454250C" w14:textId="20D01B55" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
+              <w:t>2/397 &amp; 398</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1DFFF9" w14:textId="6AB55EAC" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$89,900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F1B94A" w14:textId="4AFDE1AC" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Curtis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5E30D0" w14:textId="08C760A0" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-845-6144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D73C41B" w14:textId="77777777" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 story Log Cabin &amp; 2 Spectacular Waterview </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lots</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> which Border Lake Pocohontas! Also, Very Large, Douglas Fir Covered Deck, and Shed Included</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78FE4D73" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="648368BD" w14:textId="63D28522" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000558A0" w14:paraId="361B8EBA" w14:textId="77777777" w:rsidTr="00165018">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="303198A5" w14:textId="659B1548" w:rsidR="000558A0" w:rsidRDefault="000558A0" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2/397 &amp; 398</w:t>
+              <w:t>3/39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B1DFFF9" w14:textId="6AB55EAC" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
+          <w:p w14:paraId="79B9C196" w14:textId="79C464E9" w:rsidR="000558A0" w:rsidRDefault="000558A0" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$89,900</w:t>
+              <w:t>$55,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68F1B94A" w14:textId="4AFDE1AC" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
-[...12 lines deleted...]
-              <w:t>Curtis</w:t>
+          <w:p w14:paraId="66449AEA" w14:textId="5FDEDFDB" w:rsidR="000558A0" w:rsidRDefault="000558A0" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Jones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5E30D0" w14:textId="08C760A0" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
+          <w:p w14:paraId="70F7F3EC" w14:textId="6434EA6A" w:rsidR="000558A0" w:rsidRDefault="000558A0" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>540-845-6144</w:t>
+              <w:t>443-258-9107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D73C41B" w14:textId="77777777" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
+          <w:p w14:paraId="2951CBB3" w14:textId="450F2E61" w:rsidR="000558A0" w:rsidRDefault="000558A0" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 story Log Cabin &amp; 2 Spectacular Waterview Lots </w:t>
-[...25 lines deleted...]
-          <w:p w14:paraId="648368BD" w14:textId="63D28522" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD" w:rsidP="002D7C0D">
+              <w:t>BEAUTIFUL WATERFRONT LOT FOR SALE-$55,000! Enjoy this amazing lot, which includes a travel trailer camper (sold as-is), an owner’s bathroom, an additional bunk room with enough beds for the whole family, an outdoor kitchen with a refrigerator, stovetop, and sink, an outdoor TV, and outdoor seating, and Small private dock.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73559AAB" w14:textId="691A1D80" w:rsidR="000558A0" w:rsidRDefault="000558A0" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A2E3B" w14:paraId="3D9DD1FD" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="402D9062" w14:textId="6318207E" w:rsidR="008A2E3B" w:rsidRDefault="008A2E3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -2822,293 +2772,158 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2011-27 ft Puma Bunkhouse (2 sets bunk beds) &amp; Queen Master Bedroom. Good condition. Included shed, golf cart, fire pit. 2026 dues paid. Close to bath house. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05E858A8" w14:textId="511D4F15" w:rsidR="008A2E3B" w:rsidRDefault="008A2E3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2E3B" w14:paraId="5BF6C1FC" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00A54DA6" w14:paraId="1DCC5B6A" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42C4CE2E" w14:textId="16C7EC3D" w:rsidR="008A2E3B" w:rsidRDefault="008A2E3B">
-[...12 lines deleted...]
-              <w:t>4/51</w:t>
+          <w:p w14:paraId="1690D65B" w14:textId="76FA231A" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13268904" w14:textId="5FCDA48D" w:rsidR="008A2E3B" w:rsidRDefault="008A2E3B">
+          <w:p w14:paraId="4D7C2C10" w14:textId="5B196433" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$65,000</w:t>
+              <w:t>$15,000 OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48630ACF" w14:textId="1E6F5255" w:rsidR="008A2E3B" w:rsidRDefault="008A2E3B">
+          <w:p w14:paraId="2FB334D6" w14:textId="70FE6A34" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Thompson</w:t>
+              <w:t>Sanders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA2956C" w14:textId="3E9C47B6" w:rsidR="008A2E3B" w:rsidRDefault="008A2E3B">
+          <w:p w14:paraId="08FEB31D" w14:textId="2509879A" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>540-538-7280</w:t>
+              <w:t>301-728-8639</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4B0B20" w14:textId="73FEBF24" w:rsidR="008A2E3B" w:rsidRDefault="008A2E3B">
+          <w:p w14:paraId="2E2A09F2" w14:textId="000E8254" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Large Lakefront lot on BIG lake. Park Model camper two sheds, dock, must see to appreciate. 2026 Dues paid in full</w:t>
-[...135 lines deleted...]
-            </w:pPr>
+              <w:t>Nice property with a park model home that needs rehab and metal shed</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B91687" w14:paraId="10BCA614" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64C0F275" w14:textId="5767C1F2" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>4/97</w:t>
@@ -3192,72 +3007,517 @@
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2003-36’ 5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B91687">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> wheel-3 popouts-2 sheds-one full kitchen one is living area-deck-Dues paid and water paid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="0021505C" w14:paraId="61AED50C" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F175CBF" w14:textId="30F9D4BE" w:rsidR="0021505C" w:rsidRDefault="0021505C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4DDA49" w14:textId="4D88EDCC" w:rsidR="0021505C" w:rsidRDefault="0021505C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$6,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBC069F" w14:textId="6593AF83" w:rsidR="0021505C" w:rsidRDefault="0021505C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Kelley</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2756F561" w14:textId="159EF4E0" w:rsidR="0021505C" w:rsidRDefault="0021505C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>703-989-5775</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E104834" w14:textId="3541E79D" w:rsidR="0021505C" w:rsidRDefault="0021505C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 street from Water &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>comfort station</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Airstream-Tree fell on trailer, water damage inside </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000558A0" w14:paraId="2720ED80" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14131A6C" w14:textId="2C985C6D" w:rsidR="000558A0" w:rsidRDefault="000558A0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/242</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE95F80" w14:textId="47FC4CE7" w:rsidR="000558A0" w:rsidRDefault="000558A0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$72,500 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0301892C" w14:textId="7571B885" w:rsidR="000558A0" w:rsidRDefault="000558A0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Bankert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF7FE06" w14:textId="66F473A0" w:rsidR="000558A0" w:rsidRDefault="000558A0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-360-3622</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1B0AC0" w14:textId="77777777" w:rsidR="000558A0" w:rsidRDefault="000558A0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2021 Forrest River Sabre, rear kitchen, King Bed, 42 ft long. Lot size is 90ft by 45ft.$72,500 OBO*Platform and shed may be sold as well for more money.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00D9305C" w14:textId="0BE20D0B" w:rsidR="000558A0" w:rsidRDefault="000558A0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841536" w14:paraId="0F3157FC" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FE1884" w14:textId="378548C5" w:rsidR="00841536" w:rsidRDefault="00841536">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/251 &amp; 252</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFF3D06" w14:textId="4D4E1794" w:rsidR="00841536" w:rsidRDefault="00841536">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$85,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D4C415" w14:textId="6B656D24" w:rsidR="00841536" w:rsidRDefault="00841536">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Frum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52732D3D" w14:textId="13E551F8" w:rsidR="00841536" w:rsidRDefault="00841536">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-582-5769</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5393BDE9" w14:textId="77777777" w:rsidR="00841536" w:rsidRDefault="00841536">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lakeview-2014 Puma </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Towab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EUC carport 40 ft-24 ft Deck 9x8 shed 16x10 shed 14x10 pic. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Tbl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>, firepit, bar,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0651A7D0" w14:textId="059F83E6" w:rsidR="00841536" w:rsidRDefault="00841536">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">graveled lots, flat </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> corner lot, (Quiet area)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="279B62FD" w14:textId="399F65AE" w:rsidR="00841536" w:rsidRDefault="00841536">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00F86223" w14:paraId="6A91EA05" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5873AB18" w14:textId="325CE254" w:rsidR="00F86223" w:rsidRDefault="00F86223">
-[...12 lines deleted...]
-              <w:t>4/409-410</w:t>
+          <w:p w14:paraId="5873AB18" w14:textId="1D36838C" w:rsidR="00F86223" w:rsidRDefault="00F86223">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/409</w:t>
+            </w:r>
+            <w:r w:rsidR="00841536">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68778A5D" w14:textId="72DCB52A" w:rsidR="00F86223" w:rsidRDefault="00F86223">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$70,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3317,160 +3577,542 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>703-895-1481</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A79B7EE" w14:textId="4BA4620A" w:rsidR="00F86223" w:rsidRDefault="00F86223">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Roofs Covered, shed, mini splits, 300 gal holding tank</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00787BF2" w14:paraId="3185D095" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC32F2C" w14:textId="0CA1410B" w:rsidR="00787BF2" w:rsidRDefault="00787BF2">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F58353" w14:textId="3574D0FD" w:rsidR="00787BF2" w:rsidRDefault="00787BF2">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$7,995</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABBE6EA" w14:textId="72F47AA3" w:rsidR="00787BF2" w:rsidRDefault="00787BF2">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Spencer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="659657BA" w14:textId="783C7170" w:rsidR="00787BF2" w:rsidRDefault="00787BF2">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>410-459-5794</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B067AA" w14:textId="0A5603D7" w:rsidR="00787BF2" w:rsidRDefault="00787BF2">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Huge 40x116 cul-de-sac lot End of season DEAL We have other lots starting at $5,500 give us a call</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A461CD" w14:paraId="6A877DC0" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C5AEC9" w14:textId="5604EA05" w:rsidR="00A461CD" w:rsidRDefault="00A461CD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/167 &amp; 168</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCF2AE3" w14:textId="6D3F6945" w:rsidR="00A461CD" w:rsidRDefault="00A461CD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$20,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AD2672" w14:textId="18ADA4E8" w:rsidR="00A461CD" w:rsidRDefault="00A461CD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cook</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA8D767" w14:textId="1A2E8944" w:rsidR="00A461CD" w:rsidRDefault="00A461CD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>240-682-4421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5C6B26" w14:textId="40500659" w:rsidR="00A461CD" w:rsidRDefault="00A461CD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cleared, graveled lots with 8x12 shed, gas golf cart and camper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00177A09" w14:paraId="64DAB916" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="062B8F43" w14:textId="54D4FB72" w:rsidR="00177A09" w:rsidRDefault="00177A09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/300 &amp; 301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5023C1D3" w14:textId="6C1CB714" w:rsidR="00177A09" w:rsidRDefault="00177A09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$75,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CF963F" w14:textId="16CC2F42" w:rsidR="00177A09" w:rsidRDefault="00177A09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Gillmaster</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C39326" w14:textId="056E65BF" w:rsidR="00177A09" w:rsidRDefault="00177A09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>651-343-2192</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C11F3D" w14:textId="77777777" w:rsidR="00177A09" w:rsidRDefault="00177A09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2 adjacent lots with Park Model with addition and large covered porch. Large shed with ramp and 2 lots. Ask for pictures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DF115B6" w14:textId="28873116" w:rsidR="00177A09" w:rsidRDefault="00177A09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B91687" w14:paraId="05438494" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B847A77" w14:textId="7DACCE37" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>5/302</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="345AFD40" w14:textId="183FFA47" w:rsidR="00B91687" w:rsidRDefault="00B91687">
+          <w:p w14:paraId="79EEA078" w14:textId="77777777" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$30,000</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00C57247">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>24,000 for camper + Lot</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F3EBE02" w14:textId="01F25CC7" w:rsidR="00C57247" w:rsidRDefault="00C57247">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="345AFD40" w14:textId="7DB88458" w:rsidR="00C57247" w:rsidRDefault="00C57247">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$18,900 for camper only </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21B247CF" w14:textId="12952E32" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Edwards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F799595" w14:textId="5E4B2763" w:rsidR="00B91687" w:rsidRDefault="00B91687">
+          <w:p w14:paraId="4F799595" w14:textId="4EB8DE6A" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>703-969-4418</w:t>
+              <w:t>703-96</w:t>
+            </w:r>
+            <w:r w:rsidR="00C57247">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8-4418</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4E83EB" w14:textId="77777777" w:rsidR="00B91687" w:rsidRDefault="00B91687">
+          <w:p w14:paraId="6B4E83EB" w14:textId="1B967721" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">$10,000 for lot, $25,000 for camper, $30,000 for both. Located in Glen 5, with beautiful lake </w:t>
+              <w:t xml:space="preserve">Located in Glen 5, with beautiful lake </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>view+nearby</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> lake access. Trees for shade, and lot has been mulched. 2020 29’ Tracer Breeze: Great condition all seasons </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>camper</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
@@ -3527,63 +4169,69 @@
               </w:rPr>
               <w:t>financed</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> with Connexus Credit Union and can be </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>transfer</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> if financing is needed. Please email </w:t>
             </w:r>
             <w:hyperlink r:id="rId5" w:history="1">
-              <w:r w:rsidRPr="0027339C">
+              <w:r w:rsidR="00F72546" w:rsidRPr="0033555B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
-                <w:t>3399jon@gmail.com</w:t>
+                <w:t>EAugust12@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> for more info.</w:t>
+            <w:r w:rsidR="00F72546">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>for more info.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="066C569D" w14:textId="77D751B5" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B9566A" w14:paraId="00FDE5D3" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53BC7C8B" w14:textId="30A54BE0" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -3679,157 +4327,157 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Two </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>lots</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> camper gas golf cart Big Shed in front of boat landing on big lake  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB68CF" w14:paraId="5A6474F5" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="000558A0" w14:paraId="13C86236" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
-          <w:trHeight w:val="537"/>
+          <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B18734A" w14:textId="7B80EDB5" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
-[...12 lines deleted...]
-              <w:t>6/264 &amp; 265</w:t>
+          <w:p w14:paraId="026B0BAB" w14:textId="59836C55" w:rsidR="000558A0" w:rsidRDefault="000558A0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/397</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="440B9747" w14:textId="102B46DD" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+          <w:p w14:paraId="5FAB61A8" w14:textId="6EE82ECF" w:rsidR="000558A0" w:rsidRDefault="000558A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$12,000</w:t>
+              <w:t>$9,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB75DE1" w14:textId="7078331D" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+          <w:p w14:paraId="4CCE4F43" w14:textId="700E84EC" w:rsidR="000558A0" w:rsidRDefault="000558A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Black</w:t>
+              <w:t>Rochelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14994779" w14:textId="290A93D1" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+          <w:p w14:paraId="21C39708" w14:textId="4E34BD14" w:rsidR="000558A0" w:rsidRDefault="000558A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>757-681-1393</w:t>
+              <w:t>910-330-2693</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5757B26A" w14:textId="7D7C29EE" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+          <w:p w14:paraId="6785D1A4" w14:textId="1E18A48B" w:rsidR="000558A0" w:rsidRDefault="000558A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Nice River Lots, cleared, nice shade trees, screened building. Dues paid through Oct 2026.</w:t>
+              <w:t>Rocked, Flat Lot only 65 steps to boat landing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E33C09" w14:paraId="3AA6D5B0" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1569A2A4" w14:textId="5429CDB5" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -3939,50 +4587,199 @@
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>tvs</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> outdoor kitchen-4x8 out building</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08EB018B" w14:textId="0226359F" w:rsidR="00D56B25" w:rsidRDefault="00D56B25">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00A94194" w14:paraId="5A736D6E" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C83403" w14:textId="7EE6FBDE" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7/44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12803FD8" w14:textId="3F214C7A" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$8,500 Firm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1DF265" w14:textId="2863A895" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Coleman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E8FDFB" w14:textId="29FCB4D1" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>757-342-1903</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AE0CAB" w14:textId="77777777" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quiet &amp; Private are </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in back of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Glen 7, very nice views, located just above Nature Trail and new picnic park along the PO River, also is Just Below the largest bathhouse-this lot has been surveyed and partially cleared and includes </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lovely mature</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mountain Laurels!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65647899" w14:textId="20AD4B76" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00FB68CF" w14:paraId="60714543" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C879365" w14:textId="1C6BFCA5" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>7/142</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4053,294 +4850,237 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>619-829-2518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C07E37F" w14:textId="77777777" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Cleared corner lot with 2018 32ft Forest River Wildwood 32BHDS camper (outside kitchen, new grill, bunk room) Great condition.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4E71209A" w14:textId="77777777" w:rsidR="00787BF2" w:rsidRDefault="00787BF2">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="5EA0F8AF" w14:textId="49BF73DA" w:rsidR="00F708D5" w:rsidRDefault="00F708D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A38D9" w14:paraId="24A78512" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF17998" w14:textId="33EC07EA" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+          <w:p w14:paraId="78ABC836" w14:textId="77777777" w:rsidR="000558A0" w:rsidRDefault="000558A0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FF17998" w14:textId="61AB99B3" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>9/19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD2AEA2" w14:textId="19C8792C" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+          <w:p w14:paraId="23C02FFB" w14:textId="77777777" w:rsidR="000558A0" w:rsidRDefault="000558A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="510DC08F" w14:textId="77777777" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$30,000 OBO w/camper; $12,000 without camper</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6DD2AEA2" w14:textId="29F59183" w:rsidR="00527049" w:rsidRDefault="00527049">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="468264C7" w14:textId="7100B840" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+          <w:p w14:paraId="138CA2B9" w14:textId="77777777" w:rsidR="000558A0" w:rsidRDefault="000558A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="468264C7" w14:textId="0C7F87E2" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Price</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1360FDBD" w14:textId="535DFDFB" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+          <w:p w14:paraId="09501F5E" w14:textId="77777777" w:rsidR="000558A0" w:rsidRDefault="000558A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1360FDBD" w14:textId="6ADF0859" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>202-210-6467</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D12BD0B" w14:textId="77777777" w:rsidR="00D56B25" w:rsidRDefault="00D56B25">
+          <w:p w14:paraId="2F8ED23F" w14:textId="77777777" w:rsidR="000558A0" w:rsidRDefault="000558A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0AF2EE2A" w14:textId="63D56864" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+          <w:p w14:paraId="0AF2EE2A" w14:textId="3EC891D1" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Perfect Flat lot Directly next to comfort station </w:t>
-            </w:r>
-[...112 lines deleted...]
-              <w:t>Great size lot in secluded location</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261950" w14:paraId="0CF6B2C0" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16979ECC" w14:textId="60179324" w:rsidR="00261950" w:rsidRDefault="00261950">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>9/265</w:t>
@@ -4620,186 +5360,160 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F1042D6" w14:textId="3B6F7A7A" w:rsidR="00B91687" w:rsidRDefault="00B91687" w:rsidP="00022145">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2014 Wildwood Lodge camper 10x42, shed &amp; building along main road 25,000 Bulldog 300 UTV</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE5D40" w14:paraId="2245E17F" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="0031487D" w14:paraId="0F7A267E" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
-          <w:trHeight w:val="1347"/>
+          <w:trHeight w:val="834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0E9F36" w14:textId="18D3FBFD" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
-[...13 lines deleted...]
-              <w:t>10/36</w:t>
+          <w:p w14:paraId="669C3DFB" w14:textId="206FD118" w:rsidR="0031487D" w:rsidRDefault="0031487D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/233</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EFEA984" w14:textId="42F64A5D" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="1302C21E" w14:textId="6C5E5740" w:rsidR="0031487D" w:rsidRDefault="0031487D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$28,000</w:t>
+              <w:t>$7,800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABA110E" w14:textId="094546FE" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
-[...12 lines deleted...]
-              <w:t>Langhorne</w:t>
+          <w:p w14:paraId="6BDDBD02" w14:textId="3CD763A6" w:rsidR="0031487D" w:rsidRDefault="0031487D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Woodward</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F2D39B2" w14:textId="3618C69E" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="34A8D3D6" w14:textId="0E182430" w:rsidR="0031487D" w:rsidRDefault="0031487D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>843-467-6602</w:t>
+              <w:t>804-994-4088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="050B6C49" w14:textId="4527A482" w:rsidR="00F708D5" w:rsidRDefault="00BE5D40" w:rsidP="008338D3">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="4BD397FA" w14:textId="68AFB9AC" w:rsidR="0031487D" w:rsidRDefault="0031487D" w:rsidP="00022145">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trailer is finished with front </w:t>
-[...27 lines deleted...]
-              <w:t>. Sleeps 5-6 with furniture and heating/air. Features 2 rooms, a closet, living room, loft, kitchen and bathroom with shower. Spacious gravel lot with 12x16 shed with electricity, roll up garage door and golf cart also included. Located convenient to main road and bathhouse nearby. Property and contents sold as is.</w:t>
+              <w:t>Nice Level Lot close to Tonto Dr. Culvert under Road Frontage. 3700 sq foot</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00804A4E" w14:paraId="423062F6" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BD9E0A9" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>11/2</w:t>
@@ -5145,50 +5859,59 @@
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>across</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>from Bath House.</w:t>
             </w:r>
             <w:r w:rsidR="002E0EF6">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> All paperwork for camper and shed.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="643B8309" w14:textId="77777777" w:rsidR="00165018" w:rsidRDefault="00165018" w:rsidP="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="308D9240" w14:textId="344AB118" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F1763E" w14:paraId="48FE1493" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31817AA0" w14:textId="3F7CDDAF" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
@@ -5250,76 +5973,108 @@
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69840397" w14:textId="5884AA03" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>703-296-3772</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="088A9EE3" w14:textId="074F0238" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
+          <w:p w14:paraId="54C038AA" w14:textId="77777777" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Nice sewer lot…Older park model trailer with nice 10</w:t>
+              <w:t>Nice sewer lot…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Older park</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> model trailer with nice 10</w:t>
             </w:r>
             <w:r w:rsidR="003F16AA">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">20 shed and 10x20 golf cart enclosure.  </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="1889587D" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="088A9EE3" w14:textId="074F0238" w:rsidR="00165018" w:rsidRDefault="00165018">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D06CAA" w14:paraId="283B3EF9" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EA131D2" w14:textId="1B1FB6D4" w:rsidR="00D06CAA" w:rsidRDefault="00D06CAA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>11/22</w:t>
@@ -5432,642 +6187,134 @@
               </w:rPr>
               <w:t>Lots</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> of storage, 2 full baths, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sleeps</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10, King size bed, Bunks, Overhead loft, Recliner Sofa/Bed, Booth Dinette/Bed, 4 inside TVs, 1 outside TV, Full size, Refrigerator, Microwave/Convention Oven, Washer Hook-ups, Shed included. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D88E80F" w14:textId="629D2D2B" w:rsidR="00D06CAA" w:rsidRDefault="00E46532">
+          <w:p w14:paraId="76299EF9" w14:textId="77777777" w:rsidR="00D06CAA" w:rsidRDefault="00E46532">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...101 lines deleted...]
-              <w:spacing w:line="208" w:lineRule="exact"/>
+          <w:p w14:paraId="1D88E80F" w14:textId="629D2D2B" w:rsidR="00165018" w:rsidRDefault="00165018">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
-              <w:rPr>
-[...413 lines deleted...]
-              <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D32806" w14:paraId="2D40807E" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="1752"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3818EC30" w14:textId="2DF7D65E" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>12/90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F29C195" w14:textId="68329BC1" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
+          <w:p w14:paraId="2F29C195" w14:textId="38D56A83" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
+            <w:r w:rsidR="001020D6">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
             <w:r w:rsidR="000758E2">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>59,555</w:t>
+              <w:t>9,555</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FF44A4A" w14:textId="55745343" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Cattaro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6141,50 +6388,60 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>move in ready</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. Includes an owner’s bathroom and additional separate half bath, Bunk room with enough beds for the whole family. Two fireplaces, one in main bedroom, one in living area. Outdoor kitchen with fridge, stove top, sink and TV! Camper, Outdoor Seating, swings, small dock, and golf cart included in </w:t>
             </w:r>
             <w:r w:rsidR="001D4412">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">price. </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="1CDEE4C0" w14:textId="77777777" w:rsidR="00165018" w:rsidRDefault="00165018" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="7E8AC8A6" w14:textId="011B9365" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B29FB" w14:paraId="5179E677" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="127C8AED" w14:textId="2B47F84C" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
@@ -6271,51 +6528,51 @@
               </w:rPr>
               <w:t>(610)657-2230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BD22D48" w14:textId="77777777" w:rsidR="000177EC" w:rsidRDefault="000177EC" w:rsidP="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Double drive through lots with RV</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72666DB6" w14:textId="77777777" w:rsidR="000177EC" w:rsidRDefault="003B29FB" w:rsidP="00BF05BD">
+          <w:p w14:paraId="2F9D0DCB" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="003B29FB" w:rsidP="00685F21">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2006 Jayco Jay Flight</w:t>
             </w:r>
             <w:r w:rsidR="000177EC">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34ft tow behind camper. All </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="000177EC">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -6335,87 +6592,460 @@
               </w:rPr>
               <w:t>back to back</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="000177EC">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. 2026 dues are all paid up with a $0 balance. </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="000177EC">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Turn key</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="000177EC">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ready to enjoy. $25,000 Price is firm</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47DBAC9D" w14:textId="1230BA44" w:rsidR="00BF05BD" w:rsidRPr="00BF05BD" w:rsidRDefault="003B29FB" w:rsidP="00BF05BD">
+          <w:p w14:paraId="7EC51093" w14:textId="77777777" w:rsidR="00165018" w:rsidRDefault="00165018" w:rsidP="00685F21">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
-            </w:pPr>
-[...5 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47DBAC9D" w14:textId="1CA92537" w:rsidR="006B652C" w:rsidRPr="00BF05BD" w:rsidRDefault="006B652C" w:rsidP="00685F21">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA5F10" w14:paraId="00BAD2CA" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="762"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="645EBDE7" w14:textId="307780CB" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>13/396</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A830F2" w14:textId="6AF3CBC5" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$24,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6A6837" w14:textId="24F3268F" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Hoagland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="292CD794" w14:textId="22FDB5D8" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-419-3584</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75ACC2AD" w14:textId="77777777" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Private lot, Sunline Solaris trailer, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Finished</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> shed with sofa bed two large closets and a full fridge, outside fireplace</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38571B30" w14:textId="2BD6634E" w:rsidR="00165018" w:rsidRDefault="00165018" w:rsidP="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00787BF2" w14:paraId="4B88368E" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="762"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19296B42" w14:textId="28E30C62" w:rsidR="00787BF2" w:rsidRDefault="00787BF2" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14A/4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65047C38" w14:textId="61657801" w:rsidR="00787BF2" w:rsidRDefault="00787BF2" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$8,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="781E67DA" w14:textId="3552AD2E" w:rsidR="00787BF2" w:rsidRDefault="00787BF2" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Spencer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41830B89" w14:textId="62CC001D" w:rsidR="00787BF2" w:rsidRDefault="00787BF2" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>410-459-5794</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5E4BA1" w14:textId="4123357C" w:rsidR="00787BF2" w:rsidRDefault="00787BF2" w:rsidP="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Huge power line lot located on the non </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4 wheeler</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> side of the power lines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA5F10" w14:paraId="6B563F67" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="762"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB34BFB" w14:textId="05886E0C" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14A/65 &amp; 66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F76B86B" w14:textId="13A83ED2" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$4,000 each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="188DD1B7" w14:textId="1E671D30" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Farley</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B32217" w14:textId="06264847" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>804-363-1620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2F8034" w14:textId="77777777" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F43787" w14:paraId="3742CF99" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22E9A29B" w14:textId="57B667A1" w:rsidR="00F43787" w:rsidRDefault="00F43787">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>14A/172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="780FD0B3" w14:textId="7257635C" w:rsidR="00F43787" w:rsidRDefault="00F43787">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$15,000 OBO</w:t>
             </w:r>
@@ -6450,265 +7080,593 @@
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F6A07C0" w14:textId="3E2315D2" w:rsidR="00F43787" w:rsidRDefault="00F43787">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>757-725-2616</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="554DD4A4" w14:textId="77777777" w:rsidR="00F43787" w:rsidRDefault="00F43787" w:rsidP="008429D5">
+          <w:p w14:paraId="554DD4A4" w14:textId="7AAE3A75" w:rsidR="00F43787" w:rsidRDefault="00F43787" w:rsidP="008429D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Lot includes gated platform with 26’ Fleetwood Prowler travel trailer </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>turn key</w:t>
+              <w:t>turn</w:t>
+            </w:r>
+            <w:r w:rsidR="00A21763">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> with all supplies, and 2015 Yamaha Golf Cart</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21B85287" w14:textId="4095FE69" w:rsidR="00F43787" w:rsidRDefault="00F43787" w:rsidP="008429D5">
+          <w:p w14:paraId="52994BE6" w14:textId="77777777" w:rsidR="00165018" w:rsidRDefault="00165018" w:rsidP="008429D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21B85287" w14:textId="4095FE69" w:rsidR="00F43787" w:rsidRDefault="00F43787" w:rsidP="008429D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1BAC" w14:paraId="20065439" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A1658C" w14:textId="2CFD08F9" w:rsidR="00CC1BAC" w:rsidRDefault="00CC1BAC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14A/131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C15E96" w14:textId="7BADE919" w:rsidR="00CC1BAC" w:rsidRDefault="00CC1BAC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$5,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52567935" w14:textId="4A0036AD" w:rsidR="00CC1BAC" w:rsidRDefault="00CC1BAC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Schankweiler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A74C27D" w14:textId="19A4E1CC" w:rsidR="00CC1BAC" w:rsidRDefault="00CC1BAC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>301-356-4840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E91AD27" w14:textId="77777777" w:rsidR="00CC1BAC" w:rsidRDefault="00CC1BAC" w:rsidP="008429D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cleared with gravel. Also have an optional golf cart almost brand new with maybe 10-20 miles on it plus a storage tent for it (2026 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>denago</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> xl, matte black) if interested, combined price will be $14,000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71F5618C" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049" w:rsidP="008429D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C562640" w14:textId="77DB46BF" w:rsidR="00CC1BAC" w:rsidRDefault="00CC1BAC" w:rsidP="008429D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00132524" w14:paraId="2A7F1B8B" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0407E14D" w14:textId="409F2055" w:rsidR="00132524" w:rsidRDefault="00132524">
+          <w:p w14:paraId="0203DA2B" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57A87B59" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51BD2D6E" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0407E14D" w14:textId="68D55658" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>14A/178 &amp; 179</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5AF4C1" w14:textId="40F6276A" w:rsidR="00132524" w:rsidRDefault="00132524">
+          <w:p w14:paraId="6675CD5B" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43578456" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41E14F4D" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D5AF4C1" w14:textId="50540BDA" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$30,000 OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="656C6947" w14:textId="1782B624" w:rsidR="00132524" w:rsidRDefault="00132524">
+          <w:p w14:paraId="3AD68481" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="490A1685" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1353027B" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="656C6947" w14:textId="7BAC129D" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:t>Swingler-Quivers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B0FA87B" w14:textId="46D48E50" w:rsidR="00132524" w:rsidRDefault="00132524">
+          <w:p w14:paraId="0BA63DBF" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F10FD46" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0720620E" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B0FA87B" w14:textId="7292DC75" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>703-717-2276</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24E31E36" w14:textId="77777777" w:rsidR="00132524" w:rsidRDefault="00132524">
+          <w:p w14:paraId="7F0261B3" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...48 lines deleted...]
-          <w:p w14:paraId="5A690EFE" w14:textId="77777777" w:rsidR="00E46532" w:rsidRDefault="00E46532">
+          </w:p>
+          <w:p w14:paraId="3A382651" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72BF286F" w14:textId="457193C6" w:rsidR="00B91938" w:rsidRDefault="00B91938">
+          <w:p w14:paraId="3E0D90F4" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02175F4D" w14:textId="005E55C8" w:rsidR="00B91938" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$30,000 OBO w/ camper; $14,000 for both </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w/o camper; or $7,500 per lot if individually purchased. 2 Graveled Lots. Surveyed, currently winterized. Comes with 1 shed per lot. The yellow shed has a new roof. Trees are trimmed, lot blown of leaves and wires buried underground in protective PVC piping. Adorned w/ 24 ft KOALA </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>turn key</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “camper for two”. Queen bed, futon &amp; 1 bathroom. Located on a very nice quiet street </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>w/ great neighbors</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Dues paid in full for 2026.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2947885C" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72BF286F" w14:textId="457193C6" w:rsidR="00165018" w:rsidRDefault="00165018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB0ABA" w14:paraId="7D23D285" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E0ECE06" w14:textId="3CF772FC" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
@@ -6792,191 +7750,175 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E527A1F" w14:textId="5BBD3A0C" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Cleared, leveled, Graveled lot with Shed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A2DAD" w14:paraId="512EFFAA" w14:textId="77777777" w:rsidTr="00D06CAA">
+      <w:tr w:rsidR="005A09F9" w14:paraId="3A4A5D77" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC8876B" w14:textId="366C6B55" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+          <w:p w14:paraId="20EBC162" w14:textId="296156E2" w:rsidR="005A09F9" w:rsidRDefault="005A09F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>14B/171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10FFFE33" w14:textId="08AF1AE7" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+          <w:p w14:paraId="0F66857A" w14:textId="2843F03E" w:rsidR="005A09F9" w:rsidRDefault="005A09F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$37,000 OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47C7946A" w14:textId="5008BBED" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+          <w:p w14:paraId="6B1B47A0" w14:textId="674DAE8A" w:rsidR="005A09F9" w:rsidRDefault="005A09F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Thompson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E956E97" w14:textId="1AF23802" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+          <w:p w14:paraId="1097A8B5" w14:textId="6642D733" w:rsidR="005A09F9" w:rsidRDefault="005A09F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1-540-538-7280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B89703F" w14:textId="77777777" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+          <w:p w14:paraId="407B9B12" w14:textId="77777777" w:rsidR="005A09F9" w:rsidRDefault="005A09F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newly graveled lake front lot, pad for camper, </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="10DC0D7E" w14:textId="77777777" w:rsidR="00B75D81" w:rsidRDefault="003A2DAD" w:rsidP="0089392D">
+              <w:t>Newly graveled lake front lot, pad for camper, 2026 Dues paid in full</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48636E9F" w14:textId="77777777" w:rsidR="005A09F9" w:rsidRDefault="005A09F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="55C066A7" w14:textId="2159D107" w:rsidR="00B91938" w:rsidRDefault="00B91938" w:rsidP="0089392D">
+          </w:p>
+          <w:p w14:paraId="252FEAAB" w14:textId="17740CAD" w:rsidR="005A09F9" w:rsidRDefault="005A09F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C90ABA" w14:paraId="1184D867" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2916408C" w14:textId="015DFF03" w:rsidR="00C90ABA" w:rsidRDefault="00D06CAA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
@@ -7123,88 +8065,107 @@
               </w:rPr>
               <w:t>35 foot</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Park Model trailer, with full </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>tipour</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32’ Electrically controlled IV antenna on high mast. Coleman Mach 3 power saver Air Conditioner installed 6/2018 Heavy Wooden steps front and rear </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A664C2C" w14:textId="0DB4CCCB" w:rsidR="00A708CB" w:rsidRDefault="00C90ABA" w:rsidP="0089392D">
+          <w:p w14:paraId="6CCF001B" w14:textId="77777777" w:rsidR="00A708CB" w:rsidRDefault="00C90ABA" w:rsidP="0089392D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">10x40 Carolina Carports cover, with green end panels </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="7E0F9D60" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA" w:rsidP="0089392D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A664C2C" w14:textId="0DB4CCCB" w:rsidR="006B652C" w:rsidRDefault="006B652C" w:rsidP="0089392D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B114D" w14:paraId="1D529F8E" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="701986C6" w14:textId="36DFCA79" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>14B/272</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E544694" w14:textId="72C777A3" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$15,000</w:t>
             </w:r>
           </w:p>
@@ -7256,50 +8217,61 @@
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71FA5387" w14:textId="77777777" w:rsidR="000B114D" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="431"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Selling with Lot 273. Large flat double lots (272 and 273) fully graveled and ready for camping. Shared electric and water post. Easy in and easy out. Electric and water per county code on outer posts. Only 150 feet from the bathhouse. Surveyed and marked with stakes. Camper not included.  </w:t>
             </w:r>
             <w:r w:rsidR="000B114D">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="1485A92F" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="431"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="36029D20" w14:textId="597CA225" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="431"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B114D" w14:paraId="0ABC6347" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39DA071E" w14:textId="6EF3D173" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -7407,50 +8379,61 @@
               </w:rPr>
               <w:t>Surveryed</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and marked with stakes. Shed included </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> lot with electric, camper not included. </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="4329F385" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="431"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="66D1692A" w14:textId="2B634673" w:rsidR="000B114D" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="431"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F1763E" w14:paraId="142DB34C" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7674,64 +8657,82 @@
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D807C81" w14:textId="22B2B5CF" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>757-342-9767</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35352FFD" w14:textId="246BE578" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
+          <w:p w14:paraId="794E9AEB" w14:textId="77777777" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Lot plus shed &amp; golf cart</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4ECCC593" w14:textId="77777777" w:rsidR="006B652C" w:rsidRDefault="006B652C" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35352FFD" w14:textId="246BE578" w:rsidR="006B652C" w:rsidRDefault="006B652C" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE2E98" w14:paraId="070A1735" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12F786D9" w14:textId="74FC531E" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15/45</w:t>
@@ -7809,473 +8810,50 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Beautiful corner lot already paved with blue gravel (will blow off free!!)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E9B4DF2" w14:textId="1348452A" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C90ABA" w14:paraId="4C5A665E" w14:textId="77777777" w:rsidTr="00F708D5">
-[...421 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00C90ABA" w14:paraId="550448B4" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="897"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43160ED9" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15/63</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8506,108 +9084,148 @@
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Trailer sleeps 6; is on a level, graveled lot which includes a structured side room and a livable den with lots of plexiglass windows,</w:t>
             </w:r>
             <w:r w:rsidR="00F224A9">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>electricity/AC.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2014B22E" w14:textId="05FAA55D" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="0089637D">
+          <w:p w14:paraId="5755486E" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA" w:rsidP="0089637D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2014B22E" w14:textId="05FAA55D" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="0089637D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1763E" w14:paraId="31F9F01D" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00F1763E" w14:paraId="31F9F01D" w14:textId="77777777" w:rsidTr="00B16DFA">
         <w:trPr>
-          <w:trHeight w:val="897"/>
+          <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B3830DE" w14:textId="0D6093BE" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>15/108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65B796CD" w14:textId="03CD7C94" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
+          <w:p w14:paraId="65B796CD" w14:textId="26BD10C0" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$7,500</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="001D730B">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="001D730B">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F2134E0" w14:textId="268D1CA9" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Witham</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8616,64 +9234,76 @@
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47F65FA0" w14:textId="560481D7" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>757-756-0603</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51BF4654" w14:textId="70C4F04A" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="0089637D">
+          <w:p w14:paraId="51BF4654" w14:textId="61BB04A4" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="0089637D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>40x70 Gravel</w:t>
+              <w:t>40x70 Grav</w:t>
+            </w:r>
+            <w:r w:rsidR="00B16DFA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>l</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B114D" w14:paraId="10443ABE" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="824"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="667F8CA9" w14:textId="1BA0032C" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
@@ -8904,65 +9534,235 @@
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F00A301" w14:textId="08ED94B8" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>703-598-3617</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="767A21EB" w14:textId="7D206F79" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00F224A9">
+          <w:p w14:paraId="13E1A15B" w14:textId="77777777" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00F224A9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Trailer with a spacious extended deck, a cozy porch nook, two storage sheds, and a stunning waterfront view.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1E568B" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FC7E6F8" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="767A21EB" w14:textId="7D206F79" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B866AD" w14:paraId="655BE113" w14:textId="77777777" w:rsidTr="00B16DFA">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="025F295B" w14:textId="71E361F0" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15/2</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA5F10">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C2485A" w14:textId="21B6A552" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$65,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="135E5255" w14:textId="6CF035E2" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Burke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="248942C0" w14:textId="2E04C06C" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>410-598-1720</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6841F654" w14:textId="77777777" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Well-maintained 2011 Winnebago Sightseer on a desirable corner wooded lot. Features 2 slide-outs, king bed, adult bunks, and a queen sleeper sofa with air mattress. The gravel lot includes a spacious deck and is located just steps from a year-round bathhouse. The RV is protected by a professionally installed carport and is road-ready for your next adventure. Dues paid in full</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40D2783F" w14:textId="3C25E9B3" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F708D5" w14:paraId="3050CE95" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="824"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17715850" w14:textId="5B27AE10" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -9154,218 +9954,201 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47A0B5E8" w14:textId="132CAE8E" w:rsidR="001E72F8" w:rsidRDefault="001E72F8" w:rsidP="00F224A9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Cleared with shed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C90ABA" w14:paraId="1C1D77FD" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00A54DA6" w14:paraId="5349AB44" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4E42AE" w14:textId="71319D03" w:rsidR="00C90ABA" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
-[...19 lines deleted...]
-              <w:t xml:space="preserve">7/ 154&amp;155 </w:t>
+          <w:p w14:paraId="426C4937" w14:textId="21E49B13" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>17/ 196 &amp; 197</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0460FF1B" w14:textId="6721BAB0" w:rsidR="00C90ABA" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+          <w:p w14:paraId="4F41982C" w14:textId="2D46A753" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> OBO</w:t>
+              <w:t>$24,000 OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1827716C" w14:textId="3AE51F6A" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
-[...12 lines deleted...]
-              <w:t>Powell</w:t>
+          <w:p w14:paraId="2277BDFB" w14:textId="53288A24" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Yanick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6932C424" w14:textId="3FB0A5B4" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+          <w:p w14:paraId="66C01289" w14:textId="50125B85" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>H 202-561-6254</w:t>
-[...16 lines deleted...]
-              <w:t>C 202-306-0418</w:t>
+              <w:t>540-621-3324</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74C3CD31" w14:textId="65FDAFA7" w:rsidR="00A708CB" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+          <w:p w14:paraId="079B6B60" w14:textId="77777777" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">42’ Trailer 2 Bedroom, 2 bathrooms, 2023/24 new roofing and remodeled inside, screen-in porch, pull-out sofa </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="25572B1B" w14:textId="130D9F0C" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+              <w:t xml:space="preserve">Close to comfort station, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Directly</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> off Paved Road, Large Cleared and Stoned level Corner lot, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Both</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lots leveled and Camper Ready </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7193EF21" w14:textId="10901412" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005237F5" w14:paraId="533AD276" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="005237F5" w14:paraId="533AD276" w14:textId="77777777" w:rsidTr="00165018">
         <w:trPr>
-          <w:trHeight w:val="431"/>
+          <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14D63C94" w14:textId="6D35E0EA" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>17/231</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
@@ -9533,63 +10316,78 @@
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55D7B0FD" w14:textId="147E7169" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>240-447-2311</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="723EADBF" w14:textId="77777777" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
+          <w:p w14:paraId="2EAF800C" w14:textId="77777777" w:rsidR="006B652C" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Trailer For Sale/only $6,000.00-Jayco 34 ft year 2012 Contact Pete 240-447-2311</w:t>
+              <w:t xml:space="preserve">Trailer For Sale/only $6,000.00-Jayco 34 ft year 2012 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="723EADBF" w14:textId="20C48859" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Contact Pete 240-447-2311</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EADB3E6" w14:textId="683572A9" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C90ABA" w14:paraId="4637B7BE" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="87"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E097D2F" w14:textId="5F51B342" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
@@ -10244,51 +11042,50 @@
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C90ABA" w14:paraId="65102A01" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78753FFB" w14:textId="215EE1FA" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>18/95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45246809" w14:textId="600008FD" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$39,000</w:t>
             </w:r>
           </w:p>
@@ -10753,374 +11550,423 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:val="bestFit" w:percent="219"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00804A4E"/>
     <w:rsid w:val="00001950"/>
     <w:rsid w:val="000177EC"/>
     <w:rsid w:val="00022145"/>
     <w:rsid w:val="00023DFE"/>
     <w:rsid w:val="00026857"/>
     <w:rsid w:val="000356AE"/>
+    <w:rsid w:val="000558A0"/>
     <w:rsid w:val="00062593"/>
     <w:rsid w:val="0006754A"/>
     <w:rsid w:val="000758E2"/>
     <w:rsid w:val="000A1845"/>
     <w:rsid w:val="000A797E"/>
     <w:rsid w:val="000B114D"/>
     <w:rsid w:val="000C267A"/>
     <w:rsid w:val="000E02CB"/>
     <w:rsid w:val="000E055D"/>
     <w:rsid w:val="000E14CC"/>
     <w:rsid w:val="000E44DC"/>
     <w:rsid w:val="000F1A28"/>
     <w:rsid w:val="000F6E1D"/>
+    <w:rsid w:val="001020D6"/>
     <w:rsid w:val="0012155B"/>
     <w:rsid w:val="00130D70"/>
     <w:rsid w:val="00132524"/>
+    <w:rsid w:val="001364E2"/>
     <w:rsid w:val="00147272"/>
     <w:rsid w:val="001475C8"/>
     <w:rsid w:val="00147C23"/>
+    <w:rsid w:val="00165018"/>
     <w:rsid w:val="001663D4"/>
+    <w:rsid w:val="00177A09"/>
     <w:rsid w:val="0018577F"/>
     <w:rsid w:val="0019527F"/>
     <w:rsid w:val="001C478E"/>
     <w:rsid w:val="001D1A2D"/>
     <w:rsid w:val="001D1D0E"/>
     <w:rsid w:val="001D4412"/>
     <w:rsid w:val="001D51DA"/>
+    <w:rsid w:val="001D730B"/>
     <w:rsid w:val="001E2A13"/>
     <w:rsid w:val="001E36A4"/>
     <w:rsid w:val="001E72F8"/>
     <w:rsid w:val="002136B6"/>
+    <w:rsid w:val="0021505C"/>
     <w:rsid w:val="00221786"/>
     <w:rsid w:val="00233981"/>
     <w:rsid w:val="00241E16"/>
     <w:rsid w:val="00261950"/>
     <w:rsid w:val="00262D00"/>
     <w:rsid w:val="00272F5E"/>
     <w:rsid w:val="002736FC"/>
     <w:rsid w:val="002756AD"/>
     <w:rsid w:val="00281579"/>
     <w:rsid w:val="00285884"/>
+    <w:rsid w:val="002969F1"/>
     <w:rsid w:val="002A5967"/>
     <w:rsid w:val="002C10C4"/>
     <w:rsid w:val="002D0338"/>
     <w:rsid w:val="002D0ADC"/>
     <w:rsid w:val="002D62FD"/>
     <w:rsid w:val="002D7C0D"/>
     <w:rsid w:val="002E0EF6"/>
     <w:rsid w:val="002E1AFE"/>
     <w:rsid w:val="002E3868"/>
     <w:rsid w:val="00314459"/>
+    <w:rsid w:val="0031487D"/>
     <w:rsid w:val="00314D59"/>
     <w:rsid w:val="00314EAB"/>
     <w:rsid w:val="00320EB2"/>
     <w:rsid w:val="00343479"/>
     <w:rsid w:val="00357DE0"/>
     <w:rsid w:val="00365C6D"/>
     <w:rsid w:val="00377CD0"/>
     <w:rsid w:val="003860FC"/>
     <w:rsid w:val="003A2DAD"/>
     <w:rsid w:val="003A3F52"/>
     <w:rsid w:val="003A72F2"/>
     <w:rsid w:val="003B29FB"/>
     <w:rsid w:val="003D3FE6"/>
     <w:rsid w:val="003F16AA"/>
     <w:rsid w:val="00416310"/>
     <w:rsid w:val="00417D66"/>
     <w:rsid w:val="00436269"/>
     <w:rsid w:val="00443F9C"/>
     <w:rsid w:val="00450872"/>
     <w:rsid w:val="004728D3"/>
     <w:rsid w:val="0049407A"/>
     <w:rsid w:val="00496D66"/>
     <w:rsid w:val="004A3027"/>
     <w:rsid w:val="004A4780"/>
+    <w:rsid w:val="004A6E81"/>
+    <w:rsid w:val="004A76C0"/>
+    <w:rsid w:val="004D1117"/>
     <w:rsid w:val="004D630C"/>
     <w:rsid w:val="00504054"/>
     <w:rsid w:val="005052F6"/>
     <w:rsid w:val="00505D6A"/>
     <w:rsid w:val="005237F5"/>
     <w:rsid w:val="005246F2"/>
     <w:rsid w:val="00526D58"/>
+    <w:rsid w:val="00527049"/>
     <w:rsid w:val="00533D5F"/>
     <w:rsid w:val="0054454E"/>
     <w:rsid w:val="00560DE6"/>
     <w:rsid w:val="00586193"/>
+    <w:rsid w:val="00592214"/>
     <w:rsid w:val="00597A27"/>
+    <w:rsid w:val="005A09F9"/>
+    <w:rsid w:val="005B39CC"/>
     <w:rsid w:val="005C66E2"/>
     <w:rsid w:val="00605401"/>
     <w:rsid w:val="00605D3D"/>
     <w:rsid w:val="00611748"/>
     <w:rsid w:val="00611A10"/>
     <w:rsid w:val="006168E5"/>
     <w:rsid w:val="006266FA"/>
     <w:rsid w:val="00630A10"/>
     <w:rsid w:val="006534AC"/>
     <w:rsid w:val="006666B7"/>
     <w:rsid w:val="00684686"/>
+    <w:rsid w:val="00685F21"/>
     <w:rsid w:val="00686C36"/>
     <w:rsid w:val="00691972"/>
     <w:rsid w:val="00692A8E"/>
     <w:rsid w:val="006A11A4"/>
+    <w:rsid w:val="006B652C"/>
     <w:rsid w:val="006C5FD8"/>
     <w:rsid w:val="006C7DDD"/>
     <w:rsid w:val="006D4881"/>
     <w:rsid w:val="006E1954"/>
     <w:rsid w:val="006F61B5"/>
     <w:rsid w:val="007047E8"/>
     <w:rsid w:val="007207EE"/>
     <w:rsid w:val="00733023"/>
     <w:rsid w:val="00734DF9"/>
     <w:rsid w:val="00735B3E"/>
     <w:rsid w:val="0075282A"/>
+    <w:rsid w:val="0075381F"/>
+    <w:rsid w:val="007821D2"/>
     <w:rsid w:val="00783A34"/>
+    <w:rsid w:val="00787BF2"/>
     <w:rsid w:val="007924B9"/>
     <w:rsid w:val="00796C1F"/>
     <w:rsid w:val="007A21B7"/>
     <w:rsid w:val="007A332F"/>
     <w:rsid w:val="007C0A96"/>
     <w:rsid w:val="007D012F"/>
     <w:rsid w:val="007D5444"/>
     <w:rsid w:val="007E4608"/>
     <w:rsid w:val="007F215B"/>
     <w:rsid w:val="007F3CF5"/>
     <w:rsid w:val="007F606D"/>
     <w:rsid w:val="00800A14"/>
     <w:rsid w:val="00800B9D"/>
+    <w:rsid w:val="0080444A"/>
     <w:rsid w:val="00804A4E"/>
+    <w:rsid w:val="008058AB"/>
+    <w:rsid w:val="0082251A"/>
     <w:rsid w:val="0083101B"/>
     <w:rsid w:val="008338D3"/>
     <w:rsid w:val="00840944"/>
+    <w:rsid w:val="00841536"/>
     <w:rsid w:val="008429D5"/>
     <w:rsid w:val="008465A7"/>
     <w:rsid w:val="00855F70"/>
     <w:rsid w:val="008571E5"/>
     <w:rsid w:val="0087347A"/>
     <w:rsid w:val="0088566B"/>
     <w:rsid w:val="0089392D"/>
     <w:rsid w:val="0089637D"/>
     <w:rsid w:val="00896585"/>
+    <w:rsid w:val="008A1367"/>
     <w:rsid w:val="008A2E3B"/>
     <w:rsid w:val="008C248C"/>
+    <w:rsid w:val="008E0B3B"/>
     <w:rsid w:val="008E1376"/>
+    <w:rsid w:val="008E3523"/>
     <w:rsid w:val="008E406C"/>
     <w:rsid w:val="008F594A"/>
     <w:rsid w:val="009109C7"/>
     <w:rsid w:val="009262E4"/>
     <w:rsid w:val="009277E1"/>
     <w:rsid w:val="009312A8"/>
     <w:rsid w:val="00933048"/>
     <w:rsid w:val="009345F2"/>
     <w:rsid w:val="00934713"/>
     <w:rsid w:val="00941A59"/>
     <w:rsid w:val="009467EF"/>
     <w:rsid w:val="00966E57"/>
     <w:rsid w:val="0097516B"/>
     <w:rsid w:val="00990181"/>
     <w:rsid w:val="009919F1"/>
     <w:rsid w:val="00992A28"/>
     <w:rsid w:val="009A1C9F"/>
     <w:rsid w:val="009A1D7C"/>
     <w:rsid w:val="009A2D8B"/>
+    <w:rsid w:val="009A3152"/>
     <w:rsid w:val="009A38D9"/>
     <w:rsid w:val="009A39AC"/>
     <w:rsid w:val="009A6ACA"/>
+    <w:rsid w:val="009B622E"/>
     <w:rsid w:val="009C600E"/>
     <w:rsid w:val="009C7F45"/>
+    <w:rsid w:val="009D093E"/>
     <w:rsid w:val="009E592F"/>
     <w:rsid w:val="00A00BDF"/>
+    <w:rsid w:val="00A21763"/>
     <w:rsid w:val="00A2200A"/>
     <w:rsid w:val="00A276E4"/>
     <w:rsid w:val="00A32F50"/>
+    <w:rsid w:val="00A461CD"/>
+    <w:rsid w:val="00A54DA6"/>
     <w:rsid w:val="00A56282"/>
     <w:rsid w:val="00A708CB"/>
+    <w:rsid w:val="00A7727F"/>
+    <w:rsid w:val="00A85EC0"/>
+    <w:rsid w:val="00A85F71"/>
+    <w:rsid w:val="00A94194"/>
     <w:rsid w:val="00AB479E"/>
     <w:rsid w:val="00AC0166"/>
     <w:rsid w:val="00AC03E0"/>
     <w:rsid w:val="00AC4CCF"/>
     <w:rsid w:val="00AD4380"/>
     <w:rsid w:val="00AE066A"/>
     <w:rsid w:val="00AE69DD"/>
     <w:rsid w:val="00AF725F"/>
     <w:rsid w:val="00B053D1"/>
+    <w:rsid w:val="00B16DFA"/>
     <w:rsid w:val="00B26ECD"/>
     <w:rsid w:val="00B34B2A"/>
     <w:rsid w:val="00B75D81"/>
+    <w:rsid w:val="00B866AD"/>
     <w:rsid w:val="00B87CF7"/>
     <w:rsid w:val="00B91687"/>
     <w:rsid w:val="00B91938"/>
     <w:rsid w:val="00B92E8A"/>
     <w:rsid w:val="00B9566A"/>
     <w:rsid w:val="00B96018"/>
     <w:rsid w:val="00BA37AA"/>
     <w:rsid w:val="00BB1ACC"/>
     <w:rsid w:val="00BC4024"/>
     <w:rsid w:val="00BC6951"/>
     <w:rsid w:val="00BD63AF"/>
     <w:rsid w:val="00BE408C"/>
     <w:rsid w:val="00BE5D40"/>
     <w:rsid w:val="00BF05BD"/>
     <w:rsid w:val="00C057CC"/>
+    <w:rsid w:val="00C06035"/>
     <w:rsid w:val="00C073ED"/>
     <w:rsid w:val="00C078E8"/>
     <w:rsid w:val="00C237BD"/>
     <w:rsid w:val="00C241A6"/>
     <w:rsid w:val="00C27DBD"/>
     <w:rsid w:val="00C421C5"/>
     <w:rsid w:val="00C511FF"/>
     <w:rsid w:val="00C559BD"/>
+    <w:rsid w:val="00C57247"/>
     <w:rsid w:val="00C80B9F"/>
     <w:rsid w:val="00C90ABA"/>
     <w:rsid w:val="00C9746B"/>
     <w:rsid w:val="00CA12D0"/>
     <w:rsid w:val="00CA4F28"/>
+    <w:rsid w:val="00CC1BAC"/>
     <w:rsid w:val="00CC3D4C"/>
     <w:rsid w:val="00CC62A3"/>
     <w:rsid w:val="00CD162D"/>
     <w:rsid w:val="00CD506E"/>
     <w:rsid w:val="00CD55B2"/>
     <w:rsid w:val="00CE4A38"/>
     <w:rsid w:val="00CE4B3E"/>
     <w:rsid w:val="00CF5652"/>
     <w:rsid w:val="00CF696A"/>
     <w:rsid w:val="00D06CAA"/>
     <w:rsid w:val="00D06EF0"/>
     <w:rsid w:val="00D10371"/>
     <w:rsid w:val="00D105F4"/>
     <w:rsid w:val="00D11E90"/>
     <w:rsid w:val="00D17CB1"/>
     <w:rsid w:val="00D24740"/>
     <w:rsid w:val="00D32806"/>
     <w:rsid w:val="00D41652"/>
     <w:rsid w:val="00D41DEB"/>
     <w:rsid w:val="00D4794C"/>
     <w:rsid w:val="00D47B76"/>
     <w:rsid w:val="00D5236E"/>
     <w:rsid w:val="00D54235"/>
     <w:rsid w:val="00D56B25"/>
+    <w:rsid w:val="00D63771"/>
     <w:rsid w:val="00D66AE3"/>
     <w:rsid w:val="00D67DAD"/>
     <w:rsid w:val="00D7139E"/>
     <w:rsid w:val="00D94A7B"/>
     <w:rsid w:val="00DB147B"/>
     <w:rsid w:val="00DD5743"/>
     <w:rsid w:val="00DD6BD6"/>
     <w:rsid w:val="00DE0A7F"/>
     <w:rsid w:val="00DE2E98"/>
     <w:rsid w:val="00DE4093"/>
     <w:rsid w:val="00DE6D21"/>
     <w:rsid w:val="00DE774C"/>
     <w:rsid w:val="00DF4A73"/>
     <w:rsid w:val="00E105FC"/>
     <w:rsid w:val="00E109FA"/>
     <w:rsid w:val="00E115C1"/>
     <w:rsid w:val="00E11B52"/>
     <w:rsid w:val="00E14076"/>
     <w:rsid w:val="00E32B84"/>
     <w:rsid w:val="00E33C09"/>
     <w:rsid w:val="00E46532"/>
     <w:rsid w:val="00E46D34"/>
     <w:rsid w:val="00E523D7"/>
     <w:rsid w:val="00E56769"/>
     <w:rsid w:val="00E713D6"/>
     <w:rsid w:val="00E72525"/>
     <w:rsid w:val="00E73C51"/>
+    <w:rsid w:val="00E742BF"/>
     <w:rsid w:val="00E836C8"/>
     <w:rsid w:val="00EA1483"/>
+    <w:rsid w:val="00EA52C7"/>
     <w:rsid w:val="00EA53E8"/>
+    <w:rsid w:val="00EA5F10"/>
     <w:rsid w:val="00EA6901"/>
     <w:rsid w:val="00EB0ABA"/>
     <w:rsid w:val="00ED0B4F"/>
     <w:rsid w:val="00ED1701"/>
     <w:rsid w:val="00ED57EF"/>
     <w:rsid w:val="00ED72DA"/>
     <w:rsid w:val="00EE08D3"/>
     <w:rsid w:val="00EE6A01"/>
     <w:rsid w:val="00EF12FB"/>
     <w:rsid w:val="00F01831"/>
     <w:rsid w:val="00F1013D"/>
     <w:rsid w:val="00F170B0"/>
     <w:rsid w:val="00F174A5"/>
     <w:rsid w:val="00F1763E"/>
     <w:rsid w:val="00F20E70"/>
     <w:rsid w:val="00F224A9"/>
     <w:rsid w:val="00F265EA"/>
     <w:rsid w:val="00F3560D"/>
     <w:rsid w:val="00F43787"/>
     <w:rsid w:val="00F46CBE"/>
     <w:rsid w:val="00F708D5"/>
+    <w:rsid w:val="00F72546"/>
     <w:rsid w:val="00F76A3F"/>
     <w:rsid w:val="00F8294C"/>
     <w:rsid w:val="00F86223"/>
     <w:rsid w:val="00F87A5C"/>
     <w:rsid w:val="00FA60D5"/>
     <w:rsid w:val="00FB68CF"/>
     <w:rsid w:val="00FB7502"/>
     <w:rsid w:val="00FC208E"/>
     <w:rsid w:val="00FC42E4"/>
     <w:rsid w:val="00FC4565"/>
     <w:rsid w:val="00FD06FA"/>
     <w:rsid w:val="00FD6875"/>
+    <w:rsid w:val="00FE20F8"/>
     <w:rsid w:val="00FE45FE"/>
     <w:rsid w:val="00FE5F74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -11617,51 +12463,51 @@
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005246F2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:3399jon@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EAugust12@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11908,75 +12754,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1988</Words>
-  <Characters>11332</Characters>
+  <Words>2120</Words>
+  <Characters>12084</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13294</CharactersWithSpaces>
+  <CharactersWithSpaces>14176</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Sarah</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-09-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>